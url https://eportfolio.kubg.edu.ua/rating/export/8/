--- v0 (2026-04-16)
+++ v1 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Рейтинг</t>
   </si>
   <si>
     <t>ПІБ</t>
   </si>
   <si>
     <t>Нарахований бал</t>
   </si>
   <si>
     <t>Підрозділ</t>
   </si>
   <si>
     <t>Кафедра</t>
   </si>
   <si>
     <t>Посада</t>
   </si>
   <si>
     <t>Ступінь</t>
   </si>
   <si>
     <t>Звання</t>
   </si>
   <si>
@@ -315,53 +315,50 @@
     <t>Лобачов Геннадій Олегович</t>
   </si>
   <si>
     <t>Горбатюк Тетяна Дем'янівна</t>
   </si>
   <si>
     <t>Гончаров Анатолій Юрійович</t>
   </si>
   <si>
     <t>Мальцева Людмила Володимирівна</t>
   </si>
   <si>
     <t>Бойко Оксана Вікторівна</t>
   </si>
   <si>
     <t>Завідувач гуманітарним відділенням</t>
   </si>
   <si>
     <t>Локазюк Олександра Вікторівна</t>
   </si>
   <si>
     <t>Факультет інформаційних технологій та математики</t>
   </si>
   <si>
     <t>Кафедра математики і фізики</t>
-  </si>
-[...1 lines deleted...]
-    <t>Старший викладач</t>
   </si>
   <si>
     <t>Головчанська Оксана Василівна</t>
   </si>
   <si>
     <t>Винар Валентина Іванівна</t>
   </si>
   <si>
     <t>Казаков Олександр Олексійович</t>
   </si>
   <si>
     <t>Кандидат історичних наук</t>
   </si>
   <si>
     <t>Доцент</t>
   </si>
   <si>
     <t>Кормакова Тетяна Леонідівна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2276,143 +2273,143 @@
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>98</v>
       </c>
       <c r="C61">
         <v>37</v>
       </c>
       <c r="D61" t="s">
         <v>99</v>
       </c>
       <c r="E61" t="s">
         <v>100</v>
       </c>
       <c r="F61" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="G61" t="s">
         <v>16</v>
       </c>
       <c r="H61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C62">
         <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>9</v>
       </c>
       <c r="E62" t="s">
         <v>48</v>
       </c>
       <c r="F62" t="s">
         <v>23</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
       <c r="H62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C63">
         <v>5</v>
       </c>
       <c r="D63" t="s">
         <v>9</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
       <c r="H63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64" t="s">
+        <v>104</v>
+      </c>
+      <c r="H64" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C65">
         <v>0</v>
       </c>
       <c r="D65" t="s">
         <v>9</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65" t="s">
         <v>12</v>
       </c>
       <c r="H65" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>